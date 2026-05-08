--- v0 (2026-02-06)
+++ v1 (2026-05-08)
@@ -50,54 +50,54 @@
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Realizado</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
+    <t>Federal</t>
+  </si>
+  <si>
     <t>Fundo a Fundo</t>
-  </si>
-[...1 lines deleted...]
-    <t>Federal</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
     <t>CLEBER VERDE</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>42.000,00</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>1.500.000,00</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>220.000,00</t>
   </si>