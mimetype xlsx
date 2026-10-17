--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202642120005/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -215,218 +215,197 @@
   <si>
     <t>42120002/2026</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190002/2026</t>
   </si>
   <si>
     <t>44190002/2026</t>
   </si>
   <si>
     <t>INCREMENTO PARLAMENTAR</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
-    <t>► KEKÊ TEIXEIRA — Nº 4304/2026</t>
-[...8 lines deleted...]
-    <t>Despesas de custeio da Assistência Especializada em Saúde, visando à manute nção, qualificação e ampliação dos serviços...</t>
+    <t>► ROSEANA SARNEY — Nº 202516510003/2025</t>
+  </si>
+  <si>
+    <t>ROSEANA SARNEY</t>
+  </si>
+  <si>
+    <t>202516510003/2025</t>
+  </si>
+  <si>
+    <t>- Transferencia especial referente a emenda 202516510003-ROSEANA SARNEY ao ente 01597629000123 - MUNICIPIO DE SAO JOAO D...</t>
+  </si>
+  <si>
+    <t>R$ 247.500,00</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 139.390,20</t>
+  </si>
+  <si>
+    <t>56,3%</t>
+  </si>
+  <si>
+    <t>- Transferencia especial referente a emenda 202516510003-ROSEANA SARNEY ao ente 01597629000123 - MUNICIPIO DE SAO JOAO DO PARAISO</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 429007 | Data: 29/04/2026 | Vl. Empenhado: R$ 139.390,20 | Vl. Liquidado: R$ 139.390,20 | Vl. Pago: R$ 139.390,20</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>LS SERVIÇOS E EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>4.4.90.51.99</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>0008-GESTÃO DA INFRAESTRUTURA / 1029-CONSTRUÇÃO , APLIAÇÃO E RECUPERAÇÃO DE ESTRADAS VICINAIS</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 429007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 429007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>► MÁRCIO HONAISER — Nº 202544190003/2025</t>
+  </si>
+  <si>
+    <t>202544190003/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202544190003-MARCIO HONAISER ao ente 01597629000123 - MUNICIPIO DE SAO JOA...</t>
+  </si>
+  <si>
+    <t>R$ 1.287.000,00</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202544190003-MARCIO HONAISER ao ente 01597629000123 - MUNICIPIO DE SAO JOAO DO PARAISO</t>
+  </si>
+  <si>
+    <t>► RICARDO ARRUDA — Nº 1628/2025</t>
+  </si>
+  <si>
+    <t>RICARDO ARRUDA</t>
+  </si>
+  <si>
+    <t>1628/2025</t>
+  </si>
+  <si>
+    <t>Estabelece a Transferência de recursos financeiros ao Fundo Municipal de Saúde, destinados ao custeio para ação de Assis...</t>
   </si>
   <si>
     <t>Estadual</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>R$ 200.000,00</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
   </si>
   <si>
     <t>10 - SAÚDE</t>
   </si>
   <si>
-    <t>HOSPITAL MUNICIPAL JOCA CHAVES</t>
-[...145 lines deleted...]
-  <si>
     <t>SEDE</t>
   </si>
   <si>
     <t>R$ 185.000,00</t>
   </si>
   <si>
     <t>92,5%</t>
   </si>
   <si>
     <t>Estabelece a Transferência de recursos financeiros ao Fundo Municipal de Saúde, destinados ao custeio para ação de Assistência à Saúde ao Hospital Municipal Joca Chaves (CNES: 3388301)</t>
   </si>
   <si>
     <t>EMPENHO Nº 1001023 | Data: 01/10/2025 | Vl. Empenhado: R$ 185.000,00 | Vl. Liquidado: R$ 185.000,00 | Vl. Pago: R$ 185.000,00</t>
   </si>
   <si>
     <t>PROCAR VEICULOS E PEÇAS LTDA</t>
   </si>
   <si>
     <t>10.686.600/0001-09</t>
   </si>
   <si>
     <t>4.4.90.52</t>
   </si>
   <si>
     <t>0002 / 1035</t>
@@ -521,50 +500,188 @@
   <si>
     <t>23880007/2025</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>R$ 42.000,00</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190001/2025</t>
   </si>
   <si>
     <t>44190001/2025</t>
   </si>
   <si>
     <t>R$ 1.500.000,00</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
+    <t>R$ 188.759,39</t>
+  </si>
+  <si>
+    <t>12,6%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 408032 | Data: 08/04/2026 | Vl. Empenhado: R$ 37.391,17 | Vl. Liquidado: R$ 37.391,17 | Vl. Pago: R$ 37.391,17</t>
+  </si>
+  <si>
+    <t>ANTUNES ARQUITETURA E ENGENHARIA LTDA</t>
+  </si>
+  <si>
+    <t>50.275.914/0001-33</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 408032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 37.391,17</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 408032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 408027 | Data: 08/04/2026 | Vl. Empenhado: R$ 21.498,13 | Vl. Liquidado: R$ 21.498,13 | Vl. Pago: R$ 21.498,13</t>
+  </si>
+  <si>
+    <t>MAX SERVIÇOS E EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>36.296.510/0001-03</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 408027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 21.498,13</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 408027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 511006 | Data: 11/05/2026 | Vl. Empenhado: R$ 56.590,88 | Vl. Liquidado: R$ 56.590,88 | Vl. Pago: R$ 56.590,88</t>
+  </si>
+  <si>
+    <t>J C L OLIVEIRA MATERIAIS PARA CONSTRUCAO LTDA</t>
+  </si>
+  <si>
+    <t>20.836.777/0001-06</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 511006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 56.590,88</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 511006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>MUN DE SAO JDO PFUNDO M DE SAUDE</t>
+  </si>
+  <si>
+    <t>R$ 679,09</t>
+  </si>
+  <si>
+    <t>R$ 55.911,79</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 910012 | Data: 10/09/2025 | Vl. Empenhado: R$ 19.800,38 | Vl. Liquidado: R$ 19.800,38 | Vl. Pago: R$ 19.800,38</t>
+  </si>
+  <si>
+    <t>LABORATORIO MEGA EIRELI</t>
+  </si>
+  <si>
+    <t>25.230.893/0001-92</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 910012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 19.800,38</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 910012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1130001 | Data: 30/11/2025 | Vl. Empenhado: R$ 30.604,69 | Vl. Liquidado: R$ 30.604,69 | Vl. Pago: R$ 30.604,69</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1130001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 30.604,69</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1130001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1103011 | Data: 03/11/2025 | Vl. Empenhado: R$ 22.874,14 | Vl. Liquidado: R$ 22.874,14 | Vl. Pago: R$ 22.874,14</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1103011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 22.874,14</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1103011 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► JOSIVALDO JP — Nº 42120002/2025</t>
   </si>
   <si>
     <t>42120002/2025</t>
   </si>
   <si>
     <t>R$ 220.000,00</t>
   </si>
   <si>
     <t>► ALUISIO MENDES — Nº 30430004/2025</t>
   </si>
   <si>
     <t>ALUISIO MENDES</t>
   </si>
   <si>
     <t>30430004/2025</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390008/2025</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>41390008/2025</t>
@@ -620,60 +737,237 @@
   <si>
     <t>3.3.90.39</t>
   </si>
   <si>
     <t>0004 / 2021</t>
   </si>
   <si>
     <t>PREGÃO ELETRÔNICO</t>
   </si>
   <si>
     <t>154/2025</t>
   </si>
   <si>
     <t>Descrição:EMPENHO&amp;nbsp;</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 614001 (1 registro(s))</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 614001 (1 registro(s))</t>
   </si>
   <si>
     <t>02/07/2027</t>
   </si>
   <si>
+    <t>► ANTÔNIO PEREIRA — Nº 561/2026</t>
+  </si>
+  <si>
+    <t>ANTÔNIO PEREIRA</t>
+  </si>
+  <si>
+    <t>561/2026</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMANETAR IMPOSITIVA ESTADUAL</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DO SERVIÇOS DE IMPLANTAÇÃO E MELHORIA DE ESTRADAS VICINAIS, ESTRADA FAZENDINHA TRECHO 01 E 02 NO TOTAL DE 18,8...</t>
+  </si>
+  <si>
+    <t>R$ 352.631,58</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>26 - TRANSPORTE</t>
+  </si>
+  <si>
+    <t>SÃO JOÃO DO PARAÍSO</t>
+  </si>
+  <si>
+    <t>R$ 351.932,15</t>
+  </si>
+  <si>
+    <t>35,2%</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DO SERVIÇOS DE IMPLANTAÇÃO E MELHORIA DE ESTRADAS VICINAIS, ESTRADA FAZENDINHA TRECHO 01 E 02 NO TOTAL DE 18,82 KM, COM LARGURA DE 6 METROS, SERVIÇO DE TERRAPLENAGEM E REVESTIMENTO PRIMÁRIO , NO MUN</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 824001 | Data: 24/08/2026 | Vl. Empenhado: R$ 351.892,34 | Vl. Liquidado: R$ 351.892,34 | Vl. Pago: R$ 351.892,34</t>
+  </si>
+  <si>
+    <t>ENGESERV CONSTRUTORA LTDA</t>
+  </si>
+  <si>
+    <t>31.570.201/0001-58</t>
+  </si>
+  <si>
+    <t>4.4.90.51 - OBRAS E INSTALAÇÕES</t>
+  </si>
+  <si>
+    <t>0008 - GESTÃO EM INFRAESTRUTURA / 1029 - CONSTRUÇÃO, AMPLIAÇÃO E RECUPERAÇÃO DE ESTRADAS VICINAIS</t>
+  </si>
+  <si>
+    <t>106/2026</t>
+  </si>
+  <si>
+    <t>Descrição:1' MEDIÇÃO DO CONTRATO 106/2026, CONVENIO 002/2026 - UGCC/SINFRA - REFERENTE CONTRATAÇÃO DE EMPRESA PARA SERVIÇOS DE IMPLANTAÇÃO E MELHORIA DE ESTRADAS VICINAIS (ESTRADA FAZENDINHA - TRECHO I E II)</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 824001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 351.892,34</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 824001 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 175.946,17</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 158.351,55</t>
+  </si>
+  <si>
+    <t>MUNICÍPIO DE SÃO JOÃO DO PARAÍSO</t>
+  </si>
+  <si>
+    <t>R$ 17.594,62</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 825007 | Data: 25/08/2026 | Vl. Empenhado: R$ 39,81 | Vl. Liquidado: R$ 39,81 | Vl. Pago: R$ 39,81</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL</t>
+  </si>
+  <si>
+    <t>00.000.000/0001-91</t>
+  </si>
+  <si>
+    <t>3.3.90.39 - OUTROS SERVIÇOS DE TERCEIROS - PJ</t>
+  </si>
+  <si>
+    <t>0008 - GESTÃO EM INFRAESTRUTURA / 2022</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 825007 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 13,27</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 825007 (3 registro(s))</t>
+  </si>
+  <si>
     <t>► RICARDO ARRUDA — Nº 426/2025</t>
   </si>
   <si>
     <t>426/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS HOSPITALARES PARA AÇÃO DE ASSISTÊNCIA A SAÚDE DO HOSPITAL MUNICIPAL JOCA CHAVES</t>
   </si>
   <si>
     <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 319.927,63</t>
+  </si>
+  <si>
+    <t>R$ 180.503,00</t>
+  </si>
+  <si>
+    <t>60,2%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1128001 | Data: 28/11/2025 | Vl. Empenhado: R$ 180.503,00 | Vl. Liquidado: R$ 180.503,00 | Vl. Pago: R$ 180.503,00</t>
+  </si>
+  <si>
+    <t>I R DE SOUZA COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>4.4.90.52.08</t>
+  </si>
+  <si>
+    <t>1.659- OUTROS RECUSRSOS VINCULADOS Á SAÚDE (EXERC.CORRENTE)</t>
+  </si>
+  <si>
+    <t>0002 / 1035.0000- AQUISIÇÃO DE EQUIPAMENTOS PARA UNIDADE DE SAÚDE</t>
+  </si>
+  <si>
+    <t>287/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1128001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.243</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1128001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>551.638.000.097.262</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701030 | Data: 01/07/2026 | Vl. Empenhado: R$ 139.424,63 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>4.4.90.52.08- EQUIPAMENTOS E MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>1.600 — Transf. Fundo a Fundo de Recursos do SUS provenientes do Governo Federal</t>
+  </si>
+  <si>
+    <t>0210 / 2031</t>
+  </si>
+  <si>
+    <t>081/2026</t>
+  </si>
+  <si>
+    <t>R$ 139.424,63</t>
   </si>
   <si>
     <t>► NãO O RECEBEU EMENDA PARLAMENTAR NO EXERCíCIO DE 2024 — Nº 000/2024</t>
   </si>
   <si>
     <t>Não o Recebeu emenda parlamentar no exercício de 2024</t>
   </si>
   <si>
     <t>000/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>► JOÃO MARCELO SOUZA — Nº 36000498913202300/2023</t>
   </si>
   <si>
     <t>JOÃO MARCELO SOUZA</t>
   </si>
   <si>
     <t>36000498913202300/2023</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
@@ -762,51 +1056,51 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3a3f5c"/>
         <bgColor rgb="FF3a3f5c"/>
@@ -844,77 +1138,89 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFf0faf4"/>
         <bgColor rgb="FFf0faf4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF154360"/>
         <bgColor rgb="FF154360"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2980b9"/>
         <bgColor rgb="FF2980b9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFebf5fb"/>
         <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
@@ -941,50 +1247,62 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1250,54 +1568,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J350"/>
+  <dimension ref="A1:J485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J345" sqref="J345"/>
+      <selection activeCell="J480" sqref="J480"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -2383,3944 +2701,5538 @@
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>70</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="I76" s="6" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="J76" s="6"/>
+        <v>71</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>20</v>
       </c>
       <c r="B78" t="s">
         <v>69</v>
       </c>
       <c r="C78" t="s">
         <v>21</v>
       </c>
       <c r="D78" t="s">
         <v>72</v>
       </c>
       <c r="E78" t="s">
         <v>5</v>
       </c>
       <c r="F78" t="s">
         <v>14</v>
       </c>
       <c r="G78" t="s">
         <v>7</v>
       </c>
       <c r="H78" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="G79" t="s">
         <v>8</v>
       </c>
       <c r="H79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>27</v>
       </c>
       <c r="B80" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C80" t="s">
         <v>28</v>
       </c>
       <c r="D80" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="G80" t="s">
         <v>31</v>
       </c>
       <c r="H80" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>32</v>
       </c>
       <c r="B81" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="C81" t="s">
         <v>33</v>
       </c>
       <c r="D81" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="E81" t="s">
         <v>6</v>
       </c>
       <c r="F81" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="84" spans="1:10">
-      <c r="A84" s="7"/>
+    <row r="83" spans="1:10">
+      <c r="A83" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="8"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8"/>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B85" s="9"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="9"/>
+      <c r="G85" s="9"/>
+      <c r="H85" s="9"/>
     </row>
     <row r="86" spans="1:10">
-      <c r="A86" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J86" s="2"/>
+      <c r="A86" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F86" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G86" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H86" s="11" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="87" spans="1:10">
-      <c r="A87" s="4" t="s">
+      <c r="A87" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B87" s="3">
+        <v>10226825000182</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B88" s="13"/>
+      <c r="C88" s="13"/>
+      <c r="D88" s="13"/>
+      <c r="E88" s="13"/>
+      <c r="F88" s="13"/>
+      <c r="G88" s="13"/>
+      <c r="H88" s="13"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B90" s="14"/>
+      <c r="C90" s="14"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B91" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="17">
+        <v>3</v>
+      </c>
+      <c r="B92" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C92" s="18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="19"/>
+      <c r="C94" s="19"/>
+      <c r="D94" s="19"/>
+      <c r="E94" s="19"/>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B95" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C95" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="22">
+        <v>514015</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="E96" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="7"/>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B101" s="2"/>
+      <c r="C101" s="2"/>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="B102" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C87" s="4" t="s">
+      <c r="C102" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D87" s="4" t="s">
+      <c r="D102" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E87" s="4" t="s">
+      <c r="E102" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F87" s="4" t="s">
+      <c r="F102" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G87" s="4" t="s">
+      <c r="G102" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H87" s="4" t="s">
+      <c r="H102" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="I102" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="J102" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="88" spans="1:10">
-[...7 lines deleted...]
-      <c r="D88" s="3" t="s">
+    <row r="103" spans="1:10">
+      <c r="A103" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E88" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="3" t="s">
+      <c r="E103" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F103" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G88" s="3" t="s">
+      <c r="G103" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H88" s="3" t="s">
+      <c r="H103" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I88" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A90" t="s">
+      <c r="I103" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
         <v>20</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="B105" t="s">
+        <v>102</v>
+      </c>
+      <c r="C105" t="s">
         <v>21</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90" t="s">
+      <c r="D105" t="s">
+        <v>105</v>
+      </c>
+      <c r="E105" t="s">
         <v>5</v>
       </c>
-      <c r="F90" t="s">
+      <c r="F105" t="s">
         <v>14</v>
       </c>
-      <c r="G90" t="s">
+      <c r="G105" t="s">
         <v>7</v>
       </c>
-      <c r="H90" t="s">
+      <c r="H105" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="91" spans="1:10">
-      <c r="A91" t="s">
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
         <v>9</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B106" t="s">
         <v>18</v>
       </c>
-      <c r="C91" t="s">
+      <c r="C106" t="s">
         <v>23</v>
       </c>
-      <c r="D91" t="s">
+      <c r="D106" t="s">
         <v>24</v>
       </c>
-      <c r="E91" t="s">
+      <c r="E106" t="s">
         <v>25</v>
       </c>
-      <c r="F91" t="s">
+      <c r="F106" t="s">
         <v>26</v>
       </c>
-      <c r="G91" t="s">
+      <c r="G106" t="s">
         <v>8</v>
       </c>
-      <c r="H91" t="s">
+      <c r="H106" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="92" spans="1:10">
-      <c r="A92" t="s">
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
         <v>27</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="B107" t="s">
+        <v>104</v>
+      </c>
+      <c r="C107" t="s">
         <v>28</v>
       </c>
-      <c r="D92" t="s">
-[...2 lines deleted...]
-      <c r="E92" t="s">
+      <c r="D107" t="s">
+        <v>104</v>
+      </c>
+      <c r="E107" t="s">
         <v>29</v>
       </c>
-      <c r="F92" t="s">
-[...2 lines deleted...]
-      <c r="G92" t="s">
+      <c r="F107" t="s">
+        <v>30</v>
+      </c>
+      <c r="G107" t="s">
         <v>31</v>
       </c>
-      <c r="H92" t="s">
-[...4 lines deleted...]
-      <c r="A93" t="s">
+      <c r="H107" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
         <v>32</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="B108" t="s">
+        <v>30</v>
+      </c>
+      <c r="C108" t="s">
         <v>33</v>
       </c>
-      <c r="D93" t="s">
-[...2 lines deleted...]
-      <c r="E93" t="s">
+      <c r="D108" t="s">
+        <v>34</v>
+      </c>
+      <c r="E108" t="s">
         <v>6</v>
       </c>
-      <c r="F93" t="s">
-[...130 lines deleted...]
-      <c r="A107" s="20" t="s">
+      <c r="F108" t="s">
         <v>106</v>
-      </c>
-[...27 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="7"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="2" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="2"/>
       <c r="G113" s="2"/>
       <c r="H113" s="2"/>
       <c r="I113" s="2"/>
       <c r="J113" s="2"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F114" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I114" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E115" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G115" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F115" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H115" s="3" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J115" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>20</v>
       </c>
       <c r="B117" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C117" t="s">
         <v>21</v>
       </c>
       <c r="D117" t="s">
         <v>114</v>
       </c>
       <c r="E117" t="s">
         <v>5</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117" t="s">
         <v>7</v>
       </c>
       <c r="H117" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C118" t="s">
         <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="E118" t="s">
         <v>25</v>
       </c>
       <c r="F118" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="G118" t="s">
         <v>8</v>
       </c>
       <c r="H118" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>27</v>
       </c>
       <c r="B119" t="s">
         <v>113</v>
       </c>
       <c r="C119" t="s">
         <v>28</v>
       </c>
       <c r="D119" t="s">
         <v>113</v>
       </c>
       <c r="E119" t="s">
         <v>29</v>
       </c>
       <c r="F119" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="G119" t="s">
         <v>31</v>
       </c>
       <c r="H119" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>32</v>
       </c>
       <c r="B120" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>33</v>
       </c>
       <c r="D120" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="E120" t="s">
         <v>6</v>
       </c>
       <c r="F120" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="A123" s="7"/>
+        <v>119</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B122" s="8"/>
+      <c r="C122" s="8"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="8"/>
+      <c r="F122" s="8"/>
+      <c r="G122" s="8"/>
+      <c r="H122" s="8"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="9"/>
+      <c r="C124" s="9"/>
+      <c r="D124" s="9"/>
+      <c r="E124" s="9"/>
+      <c r="F124" s="9"/>
+      <c r="G124" s="9"/>
+      <c r="H124" s="9"/>
     </row>
     <row r="125" spans="1:10">
-      <c r="A125" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J125" s="2"/>
+      <c r="A125" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E125" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F125" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G125" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H125" s="11" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="126" spans="1:10">
-      <c r="A126" s="4" t="s">
+      <c r="A126" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D126" s="3">
+        <v>1.659</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H126" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B127" s="13"/>
+      <c r="C127" s="13"/>
+      <c r="D127" s="13"/>
+      <c r="E127" s="13"/>
+      <c r="F127" s="13"/>
+      <c r="G127" s="13"/>
+      <c r="H127" s="13"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="B129" s="14"/>
+      <c r="C129" s="14"/>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C130" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B131" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="C131" s="18" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="B133" s="19"/>
+      <c r="C133" s="19"/>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B134" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C134" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E134" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="22">
+        <v>1112021</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="D135" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E135" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="7"/>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="2"/>
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B126" s="4" t="s">
+      <c r="B141" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C126" s="4" t="s">
+      <c r="C141" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D126" s="4" t="s">
+      <c r="D141" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E126" s="4" t="s">
+      <c r="E141" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F126" s="4" t="s">
+      <c r="F141" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G126" s="4" t="s">
+      <c r="G141" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H126" s="4" t="s">
+      <c r="H141" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="I141" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="J141" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="127" spans="1:10">
-[...19 lines deleted...]
-      <c r="H127" s="3" t="s">
+    <row r="142" spans="1:10">
+      <c r="A142" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="I127" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A129" t="s">
+      <c r="I142" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J142" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
         <v>20</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="B144" t="s">
+        <v>134</v>
+      </c>
+      <c r="C144" t="s">
         <v>21</v>
       </c>
-      <c r="D129" t="s">
-[...2 lines deleted...]
-      <c r="E129" t="s">
+      <c r="D144" t="s">
+        <v>136</v>
+      </c>
+      <c r="E144" t="s">
         <v>5</v>
       </c>
-      <c r="F129" t="s">
-[...2 lines deleted...]
-      <c r="G129" t="s">
+      <c r="F144" t="s">
+        <v>88</v>
+      </c>
+      <c r="G144" t="s">
         <v>7</v>
       </c>
-      <c r="H129" t="s">
-[...4 lines deleted...]
-      <c r="A130" t="s">
+      <c r="H144" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
         <v>9</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B145" t="s">
         <v>47</v>
       </c>
-      <c r="C130" t="s">
+      <c r="C145" t="s">
         <v>23</v>
       </c>
-      <c r="D130" t="s">
-[...2 lines deleted...]
-      <c r="E130" t="s">
+      <c r="D145" t="s">
+        <v>137</v>
+      </c>
+      <c r="E145" t="s">
         <v>25</v>
       </c>
-      <c r="F130" t="s">
-[...2 lines deleted...]
-      <c r="G130" t="s">
+      <c r="F145" t="s">
+        <v>138</v>
+      </c>
+      <c r="G145" t="s">
         <v>8</v>
       </c>
-      <c r="H130" t="s">
-[...4 lines deleted...]
-      <c r="A131" t="s">
+      <c r="H145" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
         <v>27</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="B146" t="s">
+        <v>56</v>
+      </c>
+      <c r="C146" t="s">
         <v>28</v>
       </c>
-      <c r="D131" t="s">
-[...2 lines deleted...]
-      <c r="E131" t="s">
+      <c r="D146" t="s">
+        <v>56</v>
+      </c>
+      <c r="E146" t="s">
         <v>29</v>
       </c>
-      <c r="F131" t="s">
-[...2 lines deleted...]
-      <c r="G131" t="s">
+      <c r="F146" t="s">
+        <v>139</v>
+      </c>
+      <c r="G146" t="s">
         <v>31</v>
       </c>
-      <c r="H131" t="s">
-[...4 lines deleted...]
-      <c r="A132" t="s">
+      <c r="H146" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
         <v>32</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="B147" t="s">
+        <v>140</v>
+      </c>
+      <c r="C147" t="s">
         <v>33</v>
       </c>
-      <c r="D132" t="s">
-[...2 lines deleted...]
-      <c r="E132" t="s">
+      <c r="D147" t="s">
+        <v>141</v>
+      </c>
+      <c r="E147" t="s">
         <v>6</v>
       </c>
-      <c r="F132" t="s">
-[...4 lines deleted...]
-      <c r="A134" s="8" t="s">
+      <c r="F147" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B149" s="8"/>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B151" s="9"/>
+      <c r="C151" s="9"/>
+      <c r="D151" s="9"/>
+      <c r="E151" s="9"/>
+      <c r="F151" s="9"/>
+      <c r="G151" s="9"/>
+      <c r="H151" s="9"/>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C152" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E152" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F152" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G152" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H152" s="11" t="s">
         <v>85</v>
       </c>
-      <c r="B134" s="8"/>
-[...23 lines deleted...]
-      <c r="B137" s="10" t="s">
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B153" s="3">
+        <v>38350483000127</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B154" s="13"/>
+      <c r="C154" s="13"/>
+      <c r="D154" s="13"/>
+      <c r="E154" s="13"/>
+      <c r="F154" s="13"/>
+      <c r="G154" s="13"/>
+      <c r="H154" s="13"/>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B156" s="14"/>
+      <c r="C156" s="14"/>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B157" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C157" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="17">
+        <v>2035</v>
+      </c>
+      <c r="B158" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="C158" s="18" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B160" s="19"/>
+      <c r="C160" s="19"/>
+      <c r="D160" s="19"/>
+      <c r="E160" s="19"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B161" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C161" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D161" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E161" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="22">
+        <v>1009010</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="D162" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="E162" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B164" s="9"/>
+      <c r="C164" s="9"/>
+      <c r="D164" s="9"/>
+      <c r="E164" s="9"/>
+      <c r="F164" s="9"/>
+      <c r="G164" s="9"/>
+      <c r="H164" s="9"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E165" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F165" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G165" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H165" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B166" s="3">
+        <v>38350483000127</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B167" s="13"/>
+      <c r="C167" s="13"/>
+      <c r="D167" s="13"/>
+      <c r="E167" s="13"/>
+      <c r="F167" s="13"/>
+      <c r="G167" s="13"/>
+      <c r="H167" s="13"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="7"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B172" s="2"/>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+      <c r="I172" s="2"/>
+      <c r="J172" s="2"/>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G173" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H173" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J173" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C137" s="10" t="s">
-[...40 lines deleted...]
-      <c r="H138" s="6" t="s">
+      <c r="E174" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I174" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="J174" s="6" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>20</v>
+      </c>
+      <c r="B176" t="s">
+        <v>154</v>
+      </c>
+      <c r="C176" t="s">
+        <v>21</v>
+      </c>
+      <c r="D176" t="s">
+        <v>157</v>
+      </c>
+      <c r="E176" t="s">
+        <v>5</v>
+      </c>
+      <c r="F176" t="s">
+        <v>88</v>
+      </c>
+      <c r="G176" t="s">
+        <v>7</v>
+      </c>
+      <c r="H176" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" t="s">
+        <v>47</v>
+      </c>
+      <c r="C177" t="s">
+        <v>23</v>
+      </c>
+      <c r="D177" t="s">
+        <v>137</v>
+      </c>
+      <c r="E177" t="s">
+        <v>25</v>
+      </c>
+      <c r="F177" t="s">
+        <v>138</v>
+      </c>
+      <c r="G177" t="s">
+        <v>8</v>
+      </c>
+      <c r="H177" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>27</v>
+      </c>
+      <c r="B178" t="s">
+        <v>156</v>
+      </c>
+      <c r="C178" t="s">
+        <v>28</v>
+      </c>
+      <c r="D178" t="s">
+        <v>156</v>
+      </c>
+      <c r="E178" t="s">
+        <v>29</v>
+      </c>
+      <c r="F178" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C142" s="16" t="s">
+      <c r="G178" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D146" s="21" t="s">
+      <c r="H178" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
         <v>32</v>
       </c>
-      <c r="E146" s="20" t="s">
-[...50 lines deleted...]
-      <c r="E153" s="4" t="s">
+      <c r="B179" t="s">
+        <v>30</v>
+      </c>
+      <c r="C179" t="s">
+        <v>33</v>
+      </c>
+      <c r="D179" t="s">
+        <v>34</v>
+      </c>
+      <c r="E179" t="s">
         <v>6</v>
       </c>
-      <c r="F153" s="4" t="s">
-[...232 lines deleted...]
-      <c r="A168" s="14" t="s">
+      <c r="F179" t="s">
         <v>155</v>
       </c>
-      <c r="B168" s="14"/>
-[...141 lines deleted...]
-      <c r="H179" s="13"/>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="7"/>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="2" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B184" s="2"/>
       <c r="C184" s="2"/>
       <c r="D184" s="2"/>
       <c r="E184" s="2"/>
       <c r="F184" s="2"/>
       <c r="G184" s="2"/>
       <c r="H184" s="2"/>
       <c r="I184" s="2"/>
       <c r="J184" s="2"/>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C185" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F185" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G185" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I185" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J185" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="3" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C186" s="3"/>
       <c r="D186" s="3" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>162</v>
+        <v>135</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>47</v>
       </c>
       <c r="I186" s="6" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="J186" s="6" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
         <v>20</v>
       </c>
       <c r="B188" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C188" t="s">
         <v>21</v>
       </c>
       <c r="D188" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E188" t="s">
         <v>5</v>
       </c>
       <c r="F188" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="G188" t="s">
         <v>7</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>47</v>
       </c>
       <c r="C189" t="s">
         <v>23</v>
       </c>
       <c r="D189" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="E189" t="s">
         <v>25</v>
       </c>
       <c r="F189" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="G189" t="s">
         <v>8</v>
       </c>
       <c r="H189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
         <v>27</v>
       </c>
       <c r="B190" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C190" t="s">
         <v>28</v>
       </c>
       <c r="D190" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E190" t="s">
         <v>29</v>
       </c>
       <c r="F190" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
       <c r="G190" t="s">
         <v>31</v>
       </c>
       <c r="H190" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
         <v>32</v>
       </c>
       <c r="B191" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
       <c r="C191" t="s">
         <v>33</v>
       </c>
       <c r="D191" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="E191" t="s">
         <v>6</v>
       </c>
       <c r="F191" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="A194" s="7"/>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B193" s="8"/>
+      <c r="C193" s="8"/>
+      <c r="D193" s="8"/>
+      <c r="E193" s="8"/>
+      <c r="F193" s="8"/>
+      <c r="G193" s="8"/>
+      <c r="H193" s="8"/>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B195" s="9"/>
+      <c r="C195" s="9"/>
+      <c r="D195" s="9"/>
+      <c r="E195" s="9"/>
+      <c r="F195" s="9"/>
+      <c r="G195" s="9"/>
+      <c r="H195" s="9"/>
     </row>
     <row r="196" spans="1:10">
-      <c r="A196" s="2" t="s">
+      <c r="A196" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C196" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F196" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G196" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H196" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="B196" s="2"/>
-[...28 lines deleted...]
-      <c r="G197" s="4" t="s">
+      <c r="B197" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D197" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B198" s="13"/>
+      <c r="C198" s="13"/>
+      <c r="D198" s="13"/>
+      <c r="E198" s="13"/>
+      <c r="F198" s="13"/>
+      <c r="G198" s="13"/>
+      <c r="H198" s="13"/>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B200" s="14"/>
+      <c r="C200" s="14"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B201" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C201" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="17">
+        <v>1</v>
+      </c>
+      <c r="B202" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C202" s="18" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B204" s="19"/>
+      <c r="C204" s="19"/>
+      <c r="D204" s="19"/>
+      <c r="E204" s="19"/>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B205" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C205" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D205" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E205" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H197" s="4" t="s">
-[...135 lines deleted...]
-      </c>
     </row>
     <row r="206" spans="1:10">
-      <c r="A206" s="7"/>
+      <c r="A206" s="22">
+        <v>520029</v>
+      </c>
+      <c r="B206" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="C206" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="D206" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E206" s="22" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="208" spans="1:10">
-      <c r="A208" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J208" s="2"/>
+      <c r="A208" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B208" s="9"/>
+      <c r="C208" s="9"/>
+      <c r="D208" s="9"/>
+      <c r="E208" s="9"/>
+      <c r="F208" s="9"/>
+      <c r="G208" s="9"/>
+      <c r="H208" s="9"/>
     </row>
     <row r="209" spans="1:10">
-      <c r="A209" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A209" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F209" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G209" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H209" s="11" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D210" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H210" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B211" s="13"/>
+      <c r="C211" s="13"/>
+      <c r="D211" s="13"/>
+      <c r="E211" s="13"/>
+      <c r="F211" s="13"/>
+      <c r="G211" s="13"/>
+      <c r="H211" s="13"/>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="B213" s="14"/>
+      <c r="C213" s="14"/>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B214" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C214" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="17">
+        <v>1</v>
+      </c>
+      <c r="B215" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C215" s="18" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B217" s="19"/>
+      <c r="C217" s="19"/>
+      <c r="D217" s="19"/>
+      <c r="E217" s="19"/>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B218" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C218" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D218" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E218" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="22">
+        <v>520027</v>
+      </c>
+      <c r="B219" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="C219" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D219" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E219" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B221" s="9"/>
+      <c r="C221" s="9"/>
+      <c r="D221" s="9"/>
+      <c r="E221" s="9"/>
+      <c r="F221" s="9"/>
+      <c r="G221" s="9"/>
+      <c r="H221" s="9"/>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C222" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D222" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F222" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G222" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H222" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D223" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H223" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B224" s="13"/>
+      <c r="C224" s="13"/>
+      <c r="D224" s="13"/>
+      <c r="E224" s="13"/>
+      <c r="F224" s="13"/>
+      <c r="G224" s="13"/>
+      <c r="H224" s="13"/>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="B226" s="14"/>
+      <c r="C226" s="14"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B227" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C227" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="17">
+        <v>1</v>
+      </c>
+      <c r="B228" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="C228" s="18" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B230" s="19"/>
+      <c r="C230" s="19"/>
+      <c r="D230" s="19"/>
+      <c r="E230" s="19"/>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B231" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C231" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D231" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E231" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="22">
+        <v>525011</v>
+      </c>
+      <c r="B232" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C232" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="D232" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="E232" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="24">
+        <v>525011</v>
+      </c>
+      <c r="B233" s="24" t="s">
+        <v>186</v>
+      </c>
+      <c r="C233" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="D233" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="E233" s="24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B235" s="9"/>
+      <c r="C235" s="9"/>
+      <c r="D235" s="9"/>
+      <c r="E235" s="9"/>
+      <c r="F235" s="9"/>
+      <c r="G235" s="9"/>
+      <c r="H235" s="9"/>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C236" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D236" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F236" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G236" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H236" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D237" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H237" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B238" s="13"/>
+      <c r="C238" s="13"/>
+      <c r="D238" s="13"/>
+      <c r="E238" s="13"/>
+      <c r="F238" s="13"/>
+      <c r="G238" s="13"/>
+      <c r="H238" s="13"/>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B240" s="14"/>
+      <c r="C240" s="14"/>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B241" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C241" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="17">
+        <v>279</v>
+      </c>
+      <c r="B242" s="17" t="s">
+        <v>194</v>
+      </c>
+      <c r="C242" s="18" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="B244" s="19"/>
+      <c r="C244" s="19"/>
+      <c r="D244" s="19"/>
+      <c r="E244" s="19"/>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B245" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C245" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D245" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E245" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="22">
+        <v>1128008</v>
+      </c>
+      <c r="B246" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="C246" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="D246" s="23" t="s">
+        <v>195</v>
+      </c>
+      <c r="E246" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B248" s="9"/>
+      <c r="C248" s="9"/>
+      <c r="D248" s="9"/>
+      <c r="E248" s="9"/>
+      <c r="F248" s="9"/>
+      <c r="G248" s="9"/>
+      <c r="H248" s="9"/>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B249" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C249" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D249" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F249" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G249" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H249" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D250" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H250" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B251" s="13"/>
+      <c r="C251" s="13"/>
+      <c r="D251" s="13"/>
+      <c r="E251" s="13"/>
+      <c r="F251" s="13"/>
+      <c r="G251" s="13"/>
+      <c r="H251" s="13"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B253" s="14"/>
+      <c r="C253" s="14"/>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B254" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C254" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="17">
+        <v>1</v>
+      </c>
+      <c r="B255" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="C255" s="18" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="B257" s="19"/>
+      <c r="C257" s="19"/>
+      <c r="D257" s="19"/>
+      <c r="E257" s="19"/>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B258" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C258" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D258" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E258" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="22">
+        <v>107044</v>
+      </c>
+      <c r="B259" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="C259" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="D259" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="E259" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="B261" s="9"/>
+      <c r="C261" s="9"/>
+      <c r="D261" s="9"/>
+      <c r="E261" s="9"/>
+      <c r="F261" s="9"/>
+      <c r="G261" s="9"/>
+      <c r="H261" s="9"/>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C262" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F262" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G262" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H262" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D263" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B264" s="13"/>
+      <c r="C264" s="13"/>
+      <c r="D264" s="13"/>
+      <c r="E264" s="13"/>
+      <c r="F264" s="13"/>
+      <c r="G264" s="13"/>
+      <c r="H264" s="13"/>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="B266" s="14"/>
+      <c r="C266" s="14"/>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B267" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C267" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="17">
+        <v>280</v>
+      </c>
+      <c r="B268" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="C268" s="18" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B270" s="19"/>
+      <c r="C270" s="19"/>
+      <c r="D270" s="19"/>
+      <c r="E270" s="19"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B271" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C271" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D271" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E271" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="22">
+        <v>107045</v>
+      </c>
+      <c r="B272" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="C272" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="D272" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="E272" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="7"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B277" s="2"/>
+      <c r="C277" s="2"/>
+      <c r="D277" s="2"/>
+      <c r="E277" s="2"/>
+      <c r="F277" s="2"/>
+      <c r="G277" s="2"/>
+      <c r="H277" s="2"/>
+      <c r="I277" s="2"/>
+      <c r="J277" s="2"/>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C278" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D278" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E278" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F278" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G278" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H278" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J278" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B210" s="3" t="s">
-[...3 lines deleted...]
-      <c r="D210" s="3" t="s">
+      <c r="B279" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C279" s="3"/>
+      <c r="D279" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G279" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I279" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="J279" s="6" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" t="s">
+        <v>20</v>
+      </c>
+      <c r="B281" t="s">
+        <v>209</v>
+      </c>
+      <c r="C281" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" t="s">
+        <v>161</v>
+      </c>
+      <c r="E281" t="s">
+        <v>5</v>
+      </c>
+      <c r="F281" t="s">
+        <v>88</v>
+      </c>
+      <c r="G281" t="s">
+        <v>7</v>
+      </c>
+      <c r="H281" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" t="s">
+        <v>9</v>
+      </c>
+      <c r="B282" t="s">
+        <v>47</v>
+      </c>
+      <c r="C282" t="s">
+        <v>23</v>
+      </c>
+      <c r="D282" t="s">
+        <v>137</v>
+      </c>
+      <c r="E282" t="s">
+        <v>25</v>
+      </c>
+      <c r="F282" t="s">
+        <v>138</v>
+      </c>
+      <c r="G282" t="s">
+        <v>8</v>
+      </c>
+      <c r="H282" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" t="s">
+        <v>27</v>
+      </c>
+      <c r="B283" t="s">
+        <v>210</v>
+      </c>
+      <c r="C283" t="s">
+        <v>28</v>
+      </c>
+      <c r="D283" t="s">
+        <v>210</v>
+      </c>
+      <c r="E283" t="s">
+        <v>29</v>
+      </c>
+      <c r="F283" t="s">
+        <v>30</v>
+      </c>
+      <c r="G283" t="s">
+        <v>31</v>
+      </c>
+      <c r="H283" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" t="s">
+        <v>32</v>
+      </c>
+      <c r="B284" t="s">
+        <v>30</v>
+      </c>
+      <c r="C284" t="s">
+        <v>33</v>
+      </c>
+      <c r="D284" t="s">
+        <v>34</v>
+      </c>
+      <c r="E284" t="s">
+        <v>6</v>
+      </c>
+      <c r="F284" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="7"/>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B289" s="2"/>
+      <c r="C289" s="2"/>
+      <c r="D289" s="2"/>
+      <c r="E289" s="2"/>
+      <c r="F289" s="2"/>
+      <c r="G289" s="2"/>
+      <c r="H289" s="2"/>
+      <c r="I289" s="2"/>
+      <c r="J289" s="2"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C290" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E290" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F290" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G290" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H290" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J290" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C291" s="3"/>
+      <c r="D291" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I291" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="J291" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" t="s">
+        <v>20</v>
+      </c>
+      <c r="B293" t="s">
+        <v>213</v>
+      </c>
+      <c r="C293" t="s">
+        <v>21</v>
+      </c>
+      <c r="D293" t="s">
+        <v>161</v>
+      </c>
+      <c r="E293" t="s">
+        <v>5</v>
+      </c>
+      <c r="F293" t="s">
+        <v>88</v>
+      </c>
+      <c r="G293" t="s">
+        <v>7</v>
+      </c>
+      <c r="H293" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" t="s">
+        <v>9</v>
+      </c>
+      <c r="B294" t="s">
+        <v>47</v>
+      </c>
+      <c r="C294" t="s">
+        <v>23</v>
+      </c>
+      <c r="D294" t="s">
+        <v>137</v>
+      </c>
+      <c r="E294" t="s">
+        <v>25</v>
+      </c>
+      <c r="F294" t="s">
+        <v>138</v>
+      </c>
+      <c r="G294" t="s">
+        <v>8</v>
+      </c>
+      <c r="H294" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" t="s">
+        <v>27</v>
+      </c>
+      <c r="B295" t="s">
+        <v>65</v>
+      </c>
+      <c r="C295" t="s">
+        <v>28</v>
+      </c>
+      <c r="D295" t="s">
+        <v>65</v>
+      </c>
+      <c r="E295" t="s">
+        <v>29</v>
+      </c>
+      <c r="F295" t="s">
+        <v>30</v>
+      </c>
+      <c r="G295" t="s">
+        <v>31</v>
+      </c>
+      <c r="H295" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" t="s">
+        <v>32</v>
+      </c>
+      <c r="B296" t="s">
+        <v>30</v>
+      </c>
+      <c r="C296" t="s">
+        <v>33</v>
+      </c>
+      <c r="D296" t="s">
+        <v>34</v>
+      </c>
+      <c r="E296" t="s">
+        <v>6</v>
+      </c>
+      <c r="F296" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="7"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B301" s="2"/>
+      <c r="C301" s="2"/>
+      <c r="D301" s="2"/>
+      <c r="E301" s="2"/>
+      <c r="F301" s="2"/>
+      <c r="G301" s="2"/>
+      <c r="H301" s="2"/>
+      <c r="I301" s="2"/>
+      <c r="J301" s="2"/>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E302" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F302" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G302" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H302" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I302" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J302" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C303" s="3"/>
+      <c r="D303" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I303" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="J303" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" t="s">
+        <v>20</v>
+      </c>
+      <c r="B305" t="s">
+        <v>216</v>
+      </c>
+      <c r="C305" t="s">
+        <v>21</v>
+      </c>
+      <c r="D305" t="s">
+        <v>161</v>
+      </c>
+      <c r="E305" t="s">
+        <v>5</v>
+      </c>
+      <c r="F305" t="s">
+        <v>88</v>
+      </c>
+      <c r="G305" t="s">
+        <v>7</v>
+      </c>
+      <c r="H305" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" t="s">
+        <v>9</v>
+      </c>
+      <c r="B306" t="s">
+        <v>47</v>
+      </c>
+      <c r="C306" t="s">
+        <v>23</v>
+      </c>
+      <c r="D306" t="s">
+        <v>137</v>
+      </c>
+      <c r="E306" t="s">
+        <v>25</v>
+      </c>
+      <c r="F306" t="s">
+        <v>138</v>
+      </c>
+      <c r="G306" t="s">
+        <v>8</v>
+      </c>
+      <c r="H306" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" t="s">
+        <v>27</v>
+      </c>
+      <c r="B307" t="s">
+        <v>65</v>
+      </c>
+      <c r="C307" t="s">
+        <v>28</v>
+      </c>
+      <c r="D307" t="s">
+        <v>65</v>
+      </c>
+      <c r="E307" t="s">
+        <v>29</v>
+      </c>
+      <c r="F307" t="s">
+        <v>30</v>
+      </c>
+      <c r="G307" t="s">
+        <v>31</v>
+      </c>
+      <c r="H307" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" t="s">
+        <v>32</v>
+      </c>
+      <c r="B308" t="s">
+        <v>30</v>
+      </c>
+      <c r="C308" t="s">
+        <v>33</v>
+      </c>
+      <c r="D308" t="s">
+        <v>34</v>
+      </c>
+      <c r="E308" t="s">
+        <v>6</v>
+      </c>
+      <c r="F308" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="7"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B313" s="2"/>
+      <c r="C313" s="2"/>
+      <c r="D313" s="2"/>
+      <c r="E313" s="2"/>
+      <c r="F313" s="2"/>
+      <c r="G313" s="2"/>
+      <c r="H313" s="2"/>
+      <c r="I313" s="2"/>
+      <c r="J313" s="2"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B314" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C314" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D314" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E314" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F314" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G314" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H314" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J314" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C315" s="3"/>
+      <c r="D315" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I315" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="J315" s="6" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" t="s">
+        <v>20</v>
+      </c>
+      <c r="B317" t="s">
+        <v>219</v>
+      </c>
+      <c r="C317" t="s">
+        <v>21</v>
+      </c>
+      <c r="D317" t="s">
+        <v>161</v>
+      </c>
+      <c r="E317" t="s">
+        <v>5</v>
+      </c>
+      <c r="F317" t="s">
+        <v>14</v>
+      </c>
+      <c r="G317" t="s">
+        <v>7</v>
+      </c>
+      <c r="H317" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" t="s">
+        <v>9</v>
+      </c>
+      <c r="B318" t="s">
+        <v>47</v>
+      </c>
+      <c r="C318" t="s">
+        <v>23</v>
+      </c>
+      <c r="D318" t="s">
+        <v>50</v>
+      </c>
+      <c r="E318" t="s">
+        <v>25</v>
+      </c>
+      <c r="F318" t="s">
+        <v>138</v>
+      </c>
+      <c r="G318" t="s">
+        <v>8</v>
+      </c>
+      <c r="H318" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" t="s">
+        <v>27</v>
+      </c>
+      <c r="B319" t="s">
+        <v>221</v>
+      </c>
+      <c r="C319" t="s">
+        <v>28</v>
+      </c>
+      <c r="D319" t="s">
+        <v>221</v>
+      </c>
+      <c r="E319" t="s">
+        <v>29</v>
+      </c>
+      <c r="F319" t="s">
+        <v>30</v>
+      </c>
+      <c r="G319" t="s">
+        <v>31</v>
+      </c>
+      <c r="H319" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" t="s">
+        <v>32</v>
+      </c>
+      <c r="B320" t="s">
+        <v>30</v>
+      </c>
+      <c r="C320" t="s">
+        <v>33</v>
+      </c>
+      <c r="D320" t="s">
+        <v>34</v>
+      </c>
+      <c r="E320" t="s">
+        <v>6</v>
+      </c>
+      <c r="F320" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="7"/>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="B325" s="2"/>
+      <c r="C325" s="2"/>
+      <c r="D325" s="2"/>
+      <c r="E325" s="2"/>
+      <c r="F325" s="2"/>
+      <c r="G325" s="2"/>
+      <c r="H325" s="2"/>
+      <c r="I325" s="2"/>
+      <c r="J325" s="2"/>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B326" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C326" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E326" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F326" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G326" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H326" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J326" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C327" s="3"/>
+      <c r="D327" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="I327" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="J327" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" t="s">
+        <v>20</v>
+      </c>
+      <c r="B329" t="s">
+        <v>223</v>
+      </c>
+      <c r="C329" t="s">
+        <v>21</v>
+      </c>
+      <c r="D329" t="s">
+        <v>226</v>
+      </c>
+      <c r="E329" t="s">
+        <v>5</v>
+      </c>
+      <c r="F329" t="s">
+        <v>14</v>
+      </c>
+      <c r="G329" t="s">
+        <v>7</v>
+      </c>
+      <c r="H329" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" t="s">
+        <v>9</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>23</v>
+      </c>
+      <c r="D330" t="s">
+        <v>227</v>
+      </c>
+      <c r="E330" t="s">
+        <v>25</v>
+      </c>
+      <c r="F330" t="s">
+        <v>228</v>
+      </c>
+      <c r="G330" t="s">
+        <v>8</v>
+      </c>
+      <c r="H330" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" t="s">
+        <v>27</v>
+      </c>
+      <c r="B331" t="s">
+        <v>225</v>
+      </c>
+      <c r="C331" t="s">
+        <v>28</v>
+      </c>
+      <c r="D331" t="s">
+        <v>225</v>
+      </c>
+      <c r="E331" t="s">
+        <v>29</v>
+      </c>
+      <c r="F331" t="s">
+        <v>229</v>
+      </c>
+      <c r="G331" t="s">
+        <v>31</v>
+      </c>
+      <c r="H331" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" t="s">
+        <v>32</v>
+      </c>
+      <c r="B332" t="s">
+        <v>229</v>
+      </c>
+      <c r="C332" t="s">
+        <v>33</v>
+      </c>
+      <c r="D332" t="s">
+        <v>230</v>
+      </c>
+      <c r="E332" t="s">
+        <v>6</v>
+      </c>
+      <c r="F332" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B334" s="8"/>
+      <c r="C334" s="8"/>
+      <c r="D334" s="8"/>
+      <c r="E334" s="8"/>
+      <c r="F334" s="8"/>
+      <c r="G334" s="8"/>
+      <c r="H334" s="8"/>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="B336" s="9"/>
+      <c r="C336" s="9"/>
+      <c r="D336" s="9"/>
+      <c r="E336" s="9"/>
+      <c r="F336" s="9"/>
+      <c r="G336" s="9"/>
+      <c r="H336" s="9"/>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C337" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D337" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E337" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F337" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G337" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H337" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B338" s="3">
+        <v>13262247000128</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D338" s="3">
+        <v>1.701</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="H338" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="B339" s="13"/>
+      <c r="C339" s="13"/>
+      <c r="D339" s="13"/>
+      <c r="E339" s="13"/>
+      <c r="F339" s="13"/>
+      <c r="G339" s="13"/>
+      <c r="H339" s="13"/>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="B341" s="14"/>
+      <c r="C341" s="14"/>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B342" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C342" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="17">
+        <v>250000056</v>
+      </c>
+      <c r="B343" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="C343" s="18" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="B345" s="19"/>
+      <c r="C345" s="19"/>
+      <c r="D345" s="19"/>
+      <c r="E345" s="19"/>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="20" t="s">
         <v>97</v>
       </c>
-      <c r="E210" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F210" s="3" t="s">
+      <c r="B346" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C346" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D346" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E346" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="22">
+        <v>702012</v>
+      </c>
+      <c r="B347" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="C347" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="D347" s="23" t="s">
+        <v>229</v>
+      </c>
+      <c r="E347" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="7"/>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B352" s="2"/>
+      <c r="C352" s="2"/>
+      <c r="D352" s="2"/>
+      <c r="E352" s="2"/>
+      <c r="F352" s="2"/>
+      <c r="G352" s="2"/>
+      <c r="H352" s="2"/>
+      <c r="I352" s="2"/>
+      <c r="J352" s="2"/>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B353" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C353" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D353" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E353" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F353" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G353" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H353" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I353" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J353" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C354" s="3"/>
+      <c r="D354" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G354" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H354" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="I354" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="J354" s="6" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" t="s">
+        <v>20</v>
+      </c>
+      <c r="B356" t="s">
+        <v>243</v>
+      </c>
+      <c r="C356" t="s">
+        <v>21</v>
+      </c>
+      <c r="D356" t="s">
+        <v>247</v>
+      </c>
+      <c r="E356" t="s">
+        <v>5</v>
+      </c>
+      <c r="F356" t="s">
+        <v>244</v>
+      </c>
+      <c r="G356" t="s">
+        <v>7</v>
+      </c>
+      <c r="H356" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" t="s">
+        <v>9</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>23</v>
+      </c>
+      <c r="D357" t="s">
+        <v>248</v>
+      </c>
+      <c r="E357" t="s">
+        <v>25</v>
+      </c>
+      <c r="F357" t="s">
+        <v>249</v>
+      </c>
+      <c r="G357" t="s">
+        <v>8</v>
+      </c>
+      <c r="H357" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" t="s">
+        <v>27</v>
+      </c>
+      <c r="B358" t="s">
+        <v>65</v>
+      </c>
+      <c r="C358" t="s">
+        <v>28</v>
+      </c>
+      <c r="D358" t="s">
+        <v>246</v>
+      </c>
+      <c r="E358" t="s">
+        <v>29</v>
+      </c>
+      <c r="F358" t="s">
+        <v>250</v>
+      </c>
+      <c r="G358" t="s">
+        <v>31</v>
+      </c>
+      <c r="H358" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" t="s">
+        <v>32</v>
+      </c>
+      <c r="B359" t="s">
+        <v>250</v>
+      </c>
+      <c r="C359" t="s">
+        <v>33</v>
+      </c>
+      <c r="D359" t="s">
+        <v>251</v>
+      </c>
+      <c r="E359" t="s">
+        <v>6</v>
+      </c>
+      <c r="F359" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B361" s="8"/>
+      <c r="C361" s="8"/>
+      <c r="D361" s="8"/>
+      <c r="E361" s="8"/>
+      <c r="F361" s="8"/>
+      <c r="G361" s="8"/>
+      <c r="H361" s="8"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="B363" s="9"/>
+      <c r="C363" s="9"/>
+      <c r="D363" s="9"/>
+      <c r="E363" s="9"/>
+      <c r="F363" s="9"/>
+      <c r="G363" s="9"/>
+      <c r="H363" s="9"/>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C364" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D364" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E364" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F364" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G364" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H364" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D365" s="3">
+        <v>1.701</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F365" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G365" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H365" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="B366" s="13"/>
+      <c r="C366" s="13"/>
+      <c r="D366" s="13"/>
+      <c r="E366" s="13"/>
+      <c r="F366" s="13"/>
+      <c r="G366" s="13"/>
+      <c r="H366" s="13"/>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="B368" s="14"/>
+      <c r="C368" s="14"/>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B369" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C369" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="17">
+        <v>202600000000023</v>
+      </c>
+      <c r="B370" s="17" t="s">
+        <v>261</v>
+      </c>
+      <c r="C370" s="18" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="19" t="s">
+        <v>263</v>
+      </c>
+      <c r="B372" s="19"/>
+      <c r="C372" s="19"/>
+      <c r="D372" s="19"/>
+      <c r="E372" s="19"/>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B373" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C373" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D373" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E373" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="22">
+        <v>825002</v>
+      </c>
+      <c r="B374" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="C374" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="D374" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="E374" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="24">
+        <v>826001</v>
+      </c>
+      <c r="B375" s="24" t="s">
+        <v>266</v>
+      </c>
+      <c r="C375" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="D375" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="E375" s="24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B376" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="C376" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="D376" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="E376" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="B378" s="9"/>
+      <c r="C378" s="9"/>
+      <c r="D378" s="9"/>
+      <c r="E378" s="9"/>
+      <c r="F378" s="9"/>
+      <c r="G378" s="9"/>
+      <c r="H378" s="9"/>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C379" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D379" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E379" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F379" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G379" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H379" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B380" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D380" s="3">
+        <v>1.501</v>
+      </c>
+      <c r="E380" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F380" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G380" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H380" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B381" s="13"/>
+      <c r="C381" s="13"/>
+      <c r="D381" s="13"/>
+      <c r="E381" s="13"/>
+      <c r="F381" s="13"/>
+      <c r="G381" s="13"/>
+      <c r="H381" s="13"/>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="B383" s="14"/>
+      <c r="C383" s="14"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B384" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C384" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="17">
+        <v>1</v>
+      </c>
+      <c r="B385" s="17" t="s">
+        <v>264</v>
+      </c>
+      <c r="C385" s="18" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="26">
+        <v>2</v>
+      </c>
+      <c r="B386" s="26" t="s">
+        <v>266</v>
+      </c>
+      <c r="C386" s="27" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="17">
+        <v>3</v>
+      </c>
+      <c r="B387" s="17" t="s">
+        <v>277</v>
+      </c>
+      <c r="C387" s="18" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="B389" s="19"/>
+      <c r="C389" s="19"/>
+      <c r="D389" s="19"/>
+      <c r="E389" s="19"/>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B390" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C390" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D390" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E390" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="22">
+        <v>825003</v>
+      </c>
+      <c r="B391" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="C391" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="D391" s="23" t="s">
+        <v>276</v>
+      </c>
+      <c r="E391" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="24">
+        <v>826005</v>
+      </c>
+      <c r="B392" s="24" t="s">
+        <v>266</v>
+      </c>
+      <c r="C392" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="D392" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="E392" s="24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="22">
+        <v>827013</v>
+      </c>
+      <c r="B393" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C393" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="D393" s="23" t="s">
+        <v>276</v>
+      </c>
+      <c r="E393" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="7"/>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B398" s="2"/>
+      <c r="C398" s="2"/>
+      <c r="D398" s="2"/>
+      <c r="E398" s="2"/>
+      <c r="F398" s="2"/>
+      <c r="G398" s="2"/>
+      <c r="H398" s="2"/>
+      <c r="I398" s="2"/>
+      <c r="J398" s="2"/>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B399" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D399" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E399" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F399" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G399" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H399" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I399" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J399" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B400" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C400" s="3"/>
+      <c r="D400" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E400" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F400" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G400" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H400" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I400" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J400" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" t="s">
+        <v>20</v>
+      </c>
+      <c r="B402" t="s">
+        <v>280</v>
+      </c>
+      <c r="C402" t="s">
+        <v>21</v>
+      </c>
+      <c r="D402" t="s">
+        <v>282</v>
+      </c>
+      <c r="E402" t="s">
+        <v>5</v>
+      </c>
+      <c r="F402" t="s">
+        <v>14</v>
+      </c>
+      <c r="G402" t="s">
+        <v>7</v>
+      </c>
+      <c r="H402" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" t="s">
+        <v>9</v>
+      </c>
+      <c r="B403" t="s">
+        <v>47</v>
+      </c>
+      <c r="C403" t="s">
+        <v>23</v>
+      </c>
+      <c r="D403" t="s">
+        <v>50</v>
+      </c>
+      <c r="E403" t="s">
+        <v>25</v>
+      </c>
+      <c r="G403" t="s">
+        <v>8</v>
+      </c>
+      <c r="H403" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" t="s">
+        <v>27</v>
+      </c>
+      <c r="B404" t="s">
+        <v>56</v>
+      </c>
+      <c r="C404" t="s">
+        <v>28</v>
+      </c>
+      <c r="D404" t="s">
+        <v>56</v>
+      </c>
+      <c r="E404" t="s">
+        <v>29</v>
+      </c>
+      <c r="F404" t="s">
+        <v>283</v>
+      </c>
+      <c r="G404" t="s">
+        <v>31</v>
+      </c>
+      <c r="H404" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" t="s">
+        <v>32</v>
+      </c>
+      <c r="B405" t="s">
+        <v>284</v>
+      </c>
+      <c r="C405" t="s">
+        <v>33</v>
+      </c>
+      <c r="D405" t="s">
+        <v>285</v>
+      </c>
+      <c r="E405" t="s">
+        <v>6</v>
+      </c>
+      <c r="F405" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B407" s="8"/>
+      <c r="C407" s="8"/>
+      <c r="D407" s="8"/>
+      <c r="E407" s="8"/>
+      <c r="F407" s="8"/>
+      <c r="G407" s="8"/>
+      <c r="H407" s="8"/>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="B409" s="9"/>
+      <c r="C409" s="9"/>
+      <c r="D409" s="9"/>
+      <c r="E409" s="9"/>
+      <c r="F409" s="9"/>
+      <c r="G409" s="9"/>
+      <c r="H409" s="9"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C410" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D410" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E410" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F410" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G410" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H410" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B411" s="3">
+        <v>50872681000156</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D411" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E411" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F411" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G411" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H411" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B412" s="13"/>
+      <c r="C412" s="13"/>
+      <c r="D412" s="13"/>
+      <c r="E412" s="13"/>
+      <c r="F412" s="13"/>
+      <c r="G412" s="13"/>
+      <c r="H412" s="13"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="B414" s="14"/>
+      <c r="C414" s="14"/>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B415" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C415" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="B416" s="17" t="s">
+        <v>294</v>
+      </c>
+      <c r="C416" s="18" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="B418" s="19"/>
+      <c r="C418" s="19"/>
+      <c r="D418" s="19"/>
+      <c r="E418" s="19"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B419" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C419" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D419" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E419" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="22" t="s">
+        <v>296</v>
+      </c>
+      <c r="B420" s="22" t="s">
+        <v>297</v>
+      </c>
+      <c r="C420" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="D420" s="23" t="s">
+        <v>284</v>
+      </c>
+      <c r="E420" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="B422" s="9"/>
+      <c r="C422" s="9"/>
+      <c r="D422" s="9"/>
+      <c r="E422" s="9"/>
+      <c r="F422" s="9"/>
+      <c r="G422" s="9"/>
+      <c r="H422" s="9"/>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C423" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D423" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E423" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="F423" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="G423" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H423" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B424" s="3">
+        <v>50872681000156</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E424" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F424" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G424" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H424" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B425" s="13"/>
+      <c r="C425" s="13"/>
+      <c r="D425" s="13"/>
+      <c r="E425" s="13"/>
+      <c r="F425" s="13"/>
+      <c r="G425" s="13"/>
+      <c r="H425" s="13"/>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="7"/>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B430" s="2"/>
+      <c r="C430" s="2"/>
+      <c r="D430" s="2"/>
+      <c r="E430" s="2"/>
+      <c r="F430" s="2"/>
+      <c r="G430" s="2"/>
+      <c r="H430" s="2"/>
+      <c r="I430" s="2"/>
+      <c r="J430" s="2"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E431" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F431" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G431" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H431" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J431" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C432" s="3"/>
+      <c r="D432" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="F432" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G210" s="3" t="s">
+      <c r="G432" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H210" s="3" t="s">
+      <c r="H432" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="I210" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A212" t="s">
+      <c r="I432" s="6"/>
+      <c r="J432" s="6"/>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" t="s">
         <v>20</v>
       </c>
-      <c r="B212" t="s">
-[...2 lines deleted...]
-      <c r="C212" t="s">
+      <c r="B434" t="s">
+        <v>306</v>
+      </c>
+      <c r="C434" t="s">
         <v>21</v>
       </c>
-      <c r="D212" t="s">
-[...2 lines deleted...]
-      <c r="E212" t="s">
+      <c r="D434" t="s">
+        <v>307</v>
+      </c>
+      <c r="E434" t="s">
         <v>5</v>
       </c>
-      <c r="F212" t="s">
-[...2 lines deleted...]
-      <c r="G212" t="s">
+      <c r="F434" t="s">
+        <v>305</v>
+      </c>
+      <c r="G434" t="s">
         <v>7</v>
       </c>
-      <c r="H212" t="s">
+      <c r="H434" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="213" spans="1:10">
-      <c r="A213" t="s">
+    <row r="435" spans="1:10">
+      <c r="A435" t="s">
         <v>9</v>
       </c>
-      <c r="B213" t="s">
+      <c r="B435" t="s">
         <v>47</v>
       </c>
-      <c r="C213" t="s">
+      <c r="C435" t="s">
         <v>23</v>
       </c>
-      <c r="D213" t="s">
-[...2 lines deleted...]
-      <c r="E213" t="s">
+      <c r="D435" t="s">
+        <v>305</v>
+      </c>
+      <c r="E435" t="s">
         <v>25</v>
       </c>
-      <c r="F213" t="s">
-[...2 lines deleted...]
-      <c r="G213" t="s">
+      <c r="F435" t="s">
+        <v>305</v>
+      </c>
+      <c r="G435" t="s">
         <v>8</v>
       </c>
-      <c r="H213" t="s">
+      <c r="H435" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="214" spans="1:10">
-      <c r="A214" t="s">
+    <row r="436" spans="1:10">
+      <c r="A436" t="s">
         <v>27</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="B436" t="s">
+        <v>30</v>
+      </c>
+      <c r="C436" t="s">
         <v>28</v>
       </c>
-      <c r="D214" t="s">
-[...2 lines deleted...]
-      <c r="E214" t="s">
+      <c r="D436" t="s">
+        <v>30</v>
+      </c>
+      <c r="E436" t="s">
         <v>29</v>
       </c>
-      <c r="F214" t="s">
+      <c r="F436" t="s">
         <v>30</v>
       </c>
-      <c r="G214" t="s">
+      <c r="G436" t="s">
         <v>31</v>
       </c>
-      <c r="H214" t="s">
+      <c r="H436" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="215" spans="1:10">
-      <c r="A215" t="s">
+    <row r="437" spans="1:10">
+      <c r="A437" t="s">
         <v>32</v>
       </c>
-      <c r="B215" t="s">
+      <c r="B437" t="s">
         <v>30</v>
       </c>
-      <c r="C215" t="s">
+      <c r="C437" t="s">
         <v>33</v>
       </c>
-      <c r="D215" t="s">
+      <c r="D437" t="s">
         <v>34</v>
       </c>
-      <c r="E215" t="s">
+      <c r="E437" t="s">
         <v>6</v>
       </c>
-      <c r="F215" t="s">
-[...21 lines deleted...]
-      <c r="A221" s="4" t="s">
+      <c r="F437" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="7"/>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B442" s="2"/>
+      <c r="C442" s="2"/>
+      <c r="D442" s="2"/>
+      <c r="E442" s="2"/>
+      <c r="F442" s="2"/>
+      <c r="G442" s="2"/>
+      <c r="H442" s="2"/>
+      <c r="I442" s="2"/>
+      <c r="J442" s="2"/>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B221" s="4" t="s">
+      <c r="B443" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C221" s="4" t="s">
+      <c r="C443" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D221" s="4" t="s">
+      <c r="D443" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E221" s="4" t="s">
+      <c r="E443" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F221" s="4" t="s">
+      <c r="F443" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G221" s="4" t="s">
+      <c r="G443" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H221" s="4" t="s">
+      <c r="H443" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I221" s="5" t="s">
+      <c r="I443" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J221" s="5" t="s">
+      <c r="J443" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="222" spans="1:10">
-[...13 lines deleted...]
-      <c r="F222" s="3" t="s">
+    <row r="444" spans="1:10">
+      <c r="A444" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C444" s="3"/>
+      <c r="D444" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F444" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G444" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H444" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G222" s="3" t="s">
+      <c r="I444" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J444" s="6"/>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" t="s">
+        <v>20</v>
+      </c>
+      <c r="B446" t="s">
+        <v>310</v>
+      </c>
+      <c r="C446" t="s">
+        <v>21</v>
+      </c>
+      <c r="D446" t="s">
+        <v>311</v>
+      </c>
+      <c r="E446" t="s">
+        <v>5</v>
+      </c>
+      <c r="F446" t="s">
+        <v>88</v>
+      </c>
+      <c r="G446" t="s">
+        <v>7</v>
+      </c>
+      <c r="H446" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" t="s">
+        <v>9</v>
+      </c>
+      <c r="B447" t="s">
+        <v>16</v>
+      </c>
+      <c r="C447" t="s">
+        <v>23</v>
+      </c>
+      <c r="D447" t="s">
+        <v>312</v>
+      </c>
+      <c r="E447" t="s">
+        <v>25</v>
+      </c>
+      <c r="F447" t="s">
+        <v>138</v>
+      </c>
+      <c r="G447" t="s">
+        <v>8</v>
+      </c>
+      <c r="H447" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" t="s">
+        <v>27</v>
+      </c>
+      <c r="B448" t="s">
+        <v>48</v>
+      </c>
+      <c r="C448" t="s">
+        <v>28</v>
+      </c>
+      <c r="D448" t="s">
+        <v>30</v>
+      </c>
+      <c r="E448" t="s">
+        <v>29</v>
+      </c>
+      <c r="F448" t="s">
+        <v>30</v>
+      </c>
+      <c r="G448" t="s">
+        <v>31</v>
+      </c>
+      <c r="H448" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" t="s">
+        <v>32</v>
+      </c>
+      <c r="B449" t="s">
+        <v>30</v>
+      </c>
+      <c r="C449" t="s">
+        <v>33</v>
+      </c>
+      <c r="D449" t="s">
+        <v>34</v>
+      </c>
+      <c r="E449" t="s">
+        <v>6</v>
+      </c>
+      <c r="F449" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="7"/>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B454" s="2"/>
+      <c r="C454" s="2"/>
+      <c r="D454" s="2"/>
+      <c r="E454" s="2"/>
+      <c r="F454" s="2"/>
+      <c r="G454" s="2"/>
+      <c r="H454" s="2"/>
+      <c r="I454" s="2"/>
+      <c r="J454" s="2"/>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B455" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C455" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D455" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E455" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F455" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G455" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H455" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I455" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J455" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B456" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="C456" s="3"/>
+      <c r="D456" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E456" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F456" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G456" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H222" s="3" t="s">
+      <c r="H456" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I456" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J456" s="6"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" t="s">
+        <v>20</v>
+      </c>
+      <c r="B458" t="s">
+        <v>315</v>
+      </c>
+      <c r="C458" t="s">
+        <v>21</v>
+      </c>
+      <c r="D458" t="s">
+        <v>317</v>
+      </c>
+      <c r="E458" t="s">
+        <v>5</v>
+      </c>
+      <c r="F458" t="s">
+        <v>88</v>
+      </c>
+      <c r="G458" t="s">
+        <v>7</v>
+      </c>
+      <c r="H458" t="s">
         <v>47</v>
       </c>
-      <c r="I222" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A224" t="s">
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" t="s">
+        <v>9</v>
+      </c>
+      <c r="B459" t="s">
+        <v>16</v>
+      </c>
+      <c r="C459" t="s">
+        <v>23</v>
+      </c>
+      <c r="D459" t="s">
+        <v>312</v>
+      </c>
+      <c r="E459" t="s">
+        <v>25</v>
+      </c>
+      <c r="F459" t="s">
+        <v>138</v>
+      </c>
+      <c r="G459" t="s">
+        <v>8</v>
+      </c>
+      <c r="H459" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" t="s">
+        <v>27</v>
+      </c>
+      <c r="B460" t="s">
+        <v>60</v>
+      </c>
+      <c r="C460" t="s">
+        <v>28</v>
+      </c>
+      <c r="D460" t="s">
+        <v>30</v>
+      </c>
+      <c r="E460" t="s">
+        <v>29</v>
+      </c>
+      <c r="F460" t="s">
+        <v>30</v>
+      </c>
+      <c r="G460" t="s">
+        <v>31</v>
+      </c>
+      <c r="H460" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" t="s">
+        <v>32</v>
+      </c>
+      <c r="B461" t="s">
+        <v>30</v>
+      </c>
+      <c r="C461" t="s">
+        <v>33</v>
+      </c>
+      <c r="D461" t="s">
+        <v>34</v>
+      </c>
+      <c r="E461" t="s">
+        <v>6</v>
+      </c>
+      <c r="F461" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="7"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B466" s="2"/>
+      <c r="C466" s="2"/>
+      <c r="D466" s="2"/>
+      <c r="E466" s="2"/>
+      <c r="F466" s="2"/>
+      <c r="G466" s="2"/>
+      <c r="H466" s="2"/>
+      <c r="I466" s="2"/>
+      <c r="J466" s="2"/>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B467" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C467" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D467" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E467" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F467" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G467" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H467" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J467" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B468" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C468" s="3"/>
+      <c r="D468" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E468" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F468" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G468" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H468" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I468" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="J468" s="6"/>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" t="s">
         <v>20</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="B470" t="s">
+        <v>319</v>
+      </c>
+      <c r="C470" t="s">
         <v>21</v>
       </c>
-      <c r="D224" t="s">
-[...2 lines deleted...]
-      <c r="E224" t="s">
+      <c r="D470" t="s">
+        <v>320</v>
+      </c>
+      <c r="E470" t="s">
         <v>5</v>
       </c>
-      <c r="F224" t="s">
-[...2 lines deleted...]
-      <c r="G224" t="s">
+      <c r="F470" t="s">
+        <v>88</v>
+      </c>
+      <c r="G470" t="s">
         <v>7</v>
       </c>
-      <c r="H224" t="s">
+      <c r="H470" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" t="s">
+        <v>9</v>
+      </c>
+      <c r="B471" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A225" t="s">
+      <c r="C471" t="s">
+        <v>23</v>
+      </c>
+      <c r="D471" t="s">
+        <v>312</v>
+      </c>
+      <c r="E471" t="s">
+        <v>25</v>
+      </c>
+      <c r="F471" t="s">
+        <v>138</v>
+      </c>
+      <c r="G471" t="s">
+        <v>8</v>
+      </c>
+      <c r="H471" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" t="s">
+        <v>27</v>
+      </c>
+      <c r="B472" t="s">
+        <v>113</v>
+      </c>
+      <c r="C472" t="s">
+        <v>28</v>
+      </c>
+      <c r="D472" t="s">
+        <v>30</v>
+      </c>
+      <c r="E472" t="s">
+        <v>29</v>
+      </c>
+      <c r="F472" t="s">
+        <v>30</v>
+      </c>
+      <c r="G472" t="s">
+        <v>31</v>
+      </c>
+      <c r="H472" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" t="s">
+        <v>32</v>
+      </c>
+      <c r="B473" t="s">
+        <v>30</v>
+      </c>
+      <c r="C473" t="s">
+        <v>33</v>
+      </c>
+      <c r="D473" t="s">
+        <v>34</v>
+      </c>
+      <c r="E473" t="s">
+        <v>6</v>
+      </c>
+      <c r="F473" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="7"/>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B478" s="2"/>
+      <c r="C478" s="2"/>
+      <c r="D478" s="2"/>
+      <c r="E478" s="2"/>
+      <c r="F478" s="2"/>
+      <c r="G478" s="2"/>
+      <c r="H478" s="2"/>
+      <c r="I478" s="2"/>
+      <c r="J478" s="2"/>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B479" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C479" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D479" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E479" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F479" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G479" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H479" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B225" t="s">
+      <c r="I479" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J479" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="B480" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C480" s="3"/>
+      <c r="D480" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="E480" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F480" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C225" t="s">
+      <c r="G480" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H480" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I480" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J480" s="6"/>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" t="s">
+        <v>20</v>
+      </c>
+      <c r="B482" t="s">
+        <v>323</v>
+      </c>
+      <c r="C482" t="s">
+        <v>21</v>
+      </c>
+      <c r="D482" t="s">
+        <v>326</v>
+      </c>
+      <c r="E482" t="s">
+        <v>5</v>
+      </c>
+      <c r="F482" t="s">
+        <v>324</v>
+      </c>
+      <c r="G482" t="s">
+        <v>7</v>
+      </c>
+      <c r="H482" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" t="s">
+        <v>9</v>
+      </c>
+      <c r="B483" t="s">
+        <v>16</v>
+      </c>
+      <c r="C483" t="s">
         <v>23</v>
       </c>
-      <c r="D225" t="s">
-[...2 lines deleted...]
-      <c r="E225" t="s">
+      <c r="D483" t="s">
+        <v>312</v>
+      </c>
+      <c r="E483" t="s">
         <v>25</v>
       </c>
-      <c r="F225" t="s">
-[...2 lines deleted...]
-      <c r="G225" t="s">
+      <c r="F483" t="s">
+        <v>138</v>
+      </c>
+      <c r="G483" t="s">
         <v>8</v>
       </c>
-      <c r="H225" t="s">
-[...4 lines deleted...]
-      <c r="A226" t="s">
+      <c r="H483" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" t="s">
         <v>27</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="B484" t="s">
+        <v>60</v>
+      </c>
+      <c r="C484" t="s">
         <v>28</v>
       </c>
-      <c r="D226" t="s">
-[...2 lines deleted...]
-      <c r="E226" t="s">
+      <c r="D484" t="s">
+        <v>30</v>
+      </c>
+      <c r="E484" t="s">
         <v>29</v>
       </c>
-      <c r="F226" t="s">
+      <c r="F484" t="s">
         <v>30</v>
       </c>
-      <c r="G226" t="s">
+      <c r="G484" t="s">
         <v>31</v>
       </c>
-      <c r="H226" t="s">
+      <c r="H484" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="227" spans="1:10">
-      <c r="A227" t="s">
+    <row r="485" spans="1:10">
+      <c r="A485" t="s">
         <v>32</v>
       </c>
-      <c r="B227" t="s">
+      <c r="B485" t="s">
         <v>30</v>
       </c>
-      <c r="C227" t="s">
+      <c r="C485" t="s">
         <v>33</v>
       </c>
-      <c r="D227" t="s">
+      <c r="D485" t="s">
         <v>34</v>
       </c>
-      <c r="E227" t="s">
+      <c r="E485" t="s">
         <v>6</v>
       </c>
-      <c r="F227" t="s">
-[...1738 lines deleted...]
-        <v>227</v>
+      <c r="F485" t="s">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="F81:H81"/>
-    <mergeCell ref="A86:J86"/>
-[...5 lines deleted...]
-    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A94:E94"/>
+    <mergeCell ref="A101:J101"/>
+    <mergeCell ref="F108:H108"/>
     <mergeCell ref="A113:J113"/>
     <mergeCell ref="F120:H120"/>
-    <mergeCell ref="A125:J125"/>
-[...14 lines deleted...]
-    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A124:H124"/>
+    <mergeCell ref="A127:H127"/>
+    <mergeCell ref="A129:C129"/>
+    <mergeCell ref="A133:E133"/>
+    <mergeCell ref="A140:J140"/>
+    <mergeCell ref="F147:H147"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A151:H151"/>
+    <mergeCell ref="A154:H154"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="A160:E160"/>
+    <mergeCell ref="A164:H164"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A172:J172"/>
+    <mergeCell ref="F179:H179"/>
     <mergeCell ref="A184:J184"/>
     <mergeCell ref="F191:H191"/>
-    <mergeCell ref="A196:J196"/>
-[...27 lines deleted...]
-    <mergeCell ref="F350:H350"/>
+    <mergeCell ref="A193:H193"/>
+    <mergeCell ref="A195:H195"/>
+    <mergeCell ref="A198:H198"/>
+    <mergeCell ref="A200:C200"/>
+    <mergeCell ref="A204:E204"/>
+    <mergeCell ref="A208:H208"/>
+    <mergeCell ref="A211:H211"/>
+    <mergeCell ref="A213:C213"/>
+    <mergeCell ref="A217:E217"/>
+    <mergeCell ref="A221:H221"/>
+    <mergeCell ref="A224:H224"/>
+    <mergeCell ref="A226:C226"/>
+    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A238:H238"/>
+    <mergeCell ref="A240:C240"/>
+    <mergeCell ref="A244:E244"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A251:H251"/>
+    <mergeCell ref="A253:C253"/>
+    <mergeCell ref="A257:E257"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A264:H264"/>
+    <mergeCell ref="A266:C266"/>
+    <mergeCell ref="A270:E270"/>
+    <mergeCell ref="A277:J277"/>
+    <mergeCell ref="F284:H284"/>
+    <mergeCell ref="A289:J289"/>
+    <mergeCell ref="F296:H296"/>
+    <mergeCell ref="A301:J301"/>
+    <mergeCell ref="F308:H308"/>
+    <mergeCell ref="A313:J313"/>
+    <mergeCell ref="F320:H320"/>
+    <mergeCell ref="A325:J325"/>
+    <mergeCell ref="F332:H332"/>
+    <mergeCell ref="A334:H334"/>
+    <mergeCell ref="A336:H336"/>
+    <mergeCell ref="A339:H339"/>
+    <mergeCell ref="A341:C341"/>
+    <mergeCell ref="A345:E345"/>
+    <mergeCell ref="A352:J352"/>
+    <mergeCell ref="F359:H359"/>
+    <mergeCell ref="A361:H361"/>
+    <mergeCell ref="A363:H363"/>
+    <mergeCell ref="A366:H366"/>
+    <mergeCell ref="A368:C368"/>
+    <mergeCell ref="A372:E372"/>
+    <mergeCell ref="A378:H378"/>
+    <mergeCell ref="A381:H381"/>
+    <mergeCell ref="A383:C383"/>
+    <mergeCell ref="A389:E389"/>
+    <mergeCell ref="A398:J398"/>
+    <mergeCell ref="F405:H405"/>
+    <mergeCell ref="A407:H407"/>
+    <mergeCell ref="A409:H409"/>
+    <mergeCell ref="A412:H412"/>
+    <mergeCell ref="A414:C414"/>
+    <mergeCell ref="A418:E418"/>
+    <mergeCell ref="A422:H422"/>
+    <mergeCell ref="A425:H425"/>
+    <mergeCell ref="A430:J430"/>
+    <mergeCell ref="F437:H437"/>
+    <mergeCell ref="A442:J442"/>
+    <mergeCell ref="F449:H449"/>
+    <mergeCell ref="A454:J454"/>
+    <mergeCell ref="F461:H461"/>
+    <mergeCell ref="A466:J466"/>
+    <mergeCell ref="F473:H473"/>
+    <mergeCell ref="A478:J478"/>
+    <mergeCell ref="F485:H485"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>